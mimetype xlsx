--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1960,281 +1960,269 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>64645</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>КК 02013796</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>64646</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
-          <t>КК 02013797</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>15434</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Вчитель музики загальноосвітньої школи, музичний керівник дошкільного закладу</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
-          <t>КК 02013796</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>27716</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Підготовки бакалавра середньої освіти. Музичне мистецтво</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="8" t="inlineStr">
         <is>
-          <t>КК 02013796</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>14329</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
-          <t>КК 02013797</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>27702</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Підготовки бакалавра середньої освіти.Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
-          <t>КК 02013797</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>36149</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
@@ -4013,54 +4001,54 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -4116,84 +4104,84 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -4289,331 +4277,331 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I28"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>