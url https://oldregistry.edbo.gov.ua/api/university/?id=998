--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2163,179 +2163,173 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>62373</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 003940</t>
+          <t>ДС 007911</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>43586</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 001235</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>43589</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Організація і технологія ведення фермерського господарства</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 002200</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>43592</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції рослинництва</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 001233</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2448,138 +2442,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>83286</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 005872</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>83283</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Організація і технологія ведення фермерського господарства</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 005875</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>83287</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції рослинництва</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 005871</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2727,51 +2715,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -2793,51 +2781,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -2892,51 +2880,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -2958,117 +2946,117 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>