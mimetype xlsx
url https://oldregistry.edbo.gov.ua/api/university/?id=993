--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2496,54 +2496,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>42914</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ДО 000768</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
@@ -2972,150 +2974,150 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>