--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -564,194 +564,186 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>20</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 09013593</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>25</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 09013594</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>140</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КК 09013595</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>70</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 09013596</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>5.02010201</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>бібліотечна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>0</v>
@@ -1538,302 +1530,288 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>12960</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>образотворче мистецтво</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 09013593</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>13602</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>народна хореографія</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 09013594</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>12989</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Духові інструменти)</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КК 09013595</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>13934</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Народні інструменти)</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 09013595</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>14715</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КК 09013595</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>15246</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КК 09013595</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>14376</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна справа</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>КК 09013596</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>44291</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
@@ -1858,97 +1836,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>54178</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>КО 001602</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>44396</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 001599</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2018,261 +1992,251 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>44381</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 001603</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>44392</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (народні інструменти)</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>КО 001600</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>44394</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (духові інструменти)</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>КО 001604</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>44395</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>КО 001598</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>54182</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДО 0075461</t>
+          <t>КО 007561</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>44397</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна справа</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>КО 001601</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2303,56 +2267,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>80163</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна справа</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>КО 004872</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2383,101 +2345,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>80162</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>КО 004874</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E24" s="8" t="n">
         <v>86996</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>КО 004874</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
@@ -2508,56 +2466,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>80159</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>КО 004873</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
@@ -2635,56 +2591,54 @@
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E29" s="8" t="n">
         <v>86997</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>КО 004873</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K29"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
@@ -2890,51 +2844,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -2960,84 +2914,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
@@ -3092,87 +3046,87 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">