--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1768,56 +1768,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>45797</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>ДС 001329</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -1850,56 +1848,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>61241</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>ДС 003821</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
@@ -2896,51 +2892,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -2962,84 +2958,84 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -3094,51 +3090,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
@@ -3160,51 +3156,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
@@ -3226,51 +3222,51 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
@@ -3292,84 +3288,84 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3391,51 +3387,51 @@
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -3457,220 +3453,220 @@
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F22" s="8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="F24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E25" s="8" t="n">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="F25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>