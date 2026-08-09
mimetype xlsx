--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -410,51 +410,51 @@
         <is>
           <t>info@num.kh.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>num.kharkiv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В. о. ректора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Говорухіна Наталія Олегівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -1674,146 +1674,140 @@
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>52027</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t>- 8090</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
-          <t>НД 2190666</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>56773</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="8" t="inlineStr">
         <is>
-          <t>НД 2190666</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>52028</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
-          <t>НД 2190664</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>78333</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
@@ -2180,51 +2174,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -2250,87 +2244,87 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>234</v>
+        <v>157</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>