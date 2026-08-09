--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -706,56 +706,54 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КД 02016611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>85</v>
@@ -1855,56 +1853,54 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>12107</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп'ютерних систем і мереж</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КД 02016611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>15543</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт електроустаткування автомобілів і тракторів</t>
         </is>
@@ -2345,56 +2341,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>43906</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп'ютерних систем і мереж</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДО 002460</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2753,56 +2747,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>84049</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Фінанси та оціночна діяльність</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>ДО 005821</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
@@ -2952,54 +2944,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
         <v>80049</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт установок відновлювальної енергетики</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I32" s="9"/>
+          <t>ДО 005821</t>
+        </is>
+      </c>
+      <c r="I32" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
@@ -3184,51 +3178,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -3316,84 +3310,84 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
@@ -3415,286 +3409,286 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>223</v>
+        <v>160</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>211</v>
+        <v>146</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>48</v>
+        <v>2</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E16" s="8" t="n">
-        <v>126</v>
+        <v>90</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>