--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -618,56 +618,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 18016097</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>5.02020401</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>0</v>
@@ -974,460 +972,438 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>27387</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>фортепіано</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 18016097</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>27388</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 18016097</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>27389</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 18016097</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>27417</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>народні інструменти</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 18016097</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>27418</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>народна інструментальна музика</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 18016097</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>27419</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>хорове диригування</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 18016097</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>27420</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>теорія музики</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 18016097</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>42481</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>фортепіано</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>ДС 004006</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>42482</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 004007</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>42483</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 004008</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>42484</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>народні інструменти</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 004009</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -1458,343 +1434,327 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>42486</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>хорове диригування</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 004010</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>42487</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>теорія музики</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 004011</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>71708</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>фортепіано</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 005381</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>71712</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 005384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>71730</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 005383</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>71737</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>народні інструменти</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 005382</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>71738</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>хорове диригування</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДС 005385</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>71741</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>теорія музики</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 005386</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
@@ -1860,84 +1820,84 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>