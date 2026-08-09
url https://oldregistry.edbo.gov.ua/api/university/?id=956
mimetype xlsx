--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2268,97 +2268,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>45645</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Організація обслуговування на транспорті</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 002837</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>45656</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 002841</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -3009,117 +3005,117 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>25</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3141,124 +3137,124 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>382</v>
+        <v>276</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>362</v>
+        <v>271</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">