--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3081,84 +3081,84 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>39</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>36</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
@@ -3250,158 +3250,158 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>240</v>
+        <v>99</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>