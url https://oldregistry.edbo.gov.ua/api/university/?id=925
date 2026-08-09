--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1211,137 +1211,137 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>42627</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>ДО 002689</t>
+          <t>ДО 007797</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>42628</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Опорядження будівель і споруд та будівельний дизайн</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДО 002691</t>
+          <t>ДО 007798</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>42629</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Технічна експертиза будівель і споруд, операції з нерухомістю</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>ДО 002690</t>
+          <t>ДО 007799</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
@@ -1373,138 +1373,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>81406</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Технічна експертиза будівель і споруд, операції з нерухомістю</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 005334</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>81407</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Опорядження будівель і споруд та будівельний дизайн</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 005333</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>81409</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 005332</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
@@ -1573,114 +1567,114 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>19</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>