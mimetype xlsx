--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -310,51 +310,51 @@
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>09500</t>
+          <t>09501</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA32020190010060417</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
@@ -370,51 +370,51 @@
         <is>
           <t>м. Тараща</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Богдана Хмельницького, 3</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>0456652097; 51805; 51861</t>
+          <t>+38(045)-665-20-97</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>tarkoledj@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://tfk.org.ua/</t>
         </is>
@@ -661,102 +661,98 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>25</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 10013696</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>75</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КД 10013695</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>90</v>
@@ -2140,179 +2136,171 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>13231</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 10013696</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>33216</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КД 10013696</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>12804</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>правознавство</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КД 10013695</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>33215</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КД 10013695</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>14520</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування та ремонт електротехнічних установок в агропромисловому комплексі</t>
         </is>
@@ -2655,96 +2643,96 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45516</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДО 000929</t>
+          <t>ДО 007865</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>45419</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДО 000930</t>
+          <t>ДО 007866</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -2895,138 +2883,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>80378</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Правнича діяльність та офісне адміністрування</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДО 005130</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>80376</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ДО 005131</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>80156</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДО 005128</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
@@ -3125,252 +3107,252 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>7</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">