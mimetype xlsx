--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2770,179 +2770,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>72008</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>ДО 004929</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>72011</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>ДО 004930</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>72012</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>ДО 004926</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>72015</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Виробництво хліба, кондитерських, макаронних виробів і харчоконцентратів</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>ДО 004927</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
@@ -3115,51 +3107,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -3181,84 +3173,84 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -3280,51 +3272,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>