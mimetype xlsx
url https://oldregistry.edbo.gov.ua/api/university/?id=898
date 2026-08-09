--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2038,56 +2038,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>27104</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Економічна аналітика</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>УД 11015342</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
@@ -2481,178 +2479,176 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>42345</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Комерційна діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 003306</t>
+          <t>ДС 007891</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>42343</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 003302</t>
+          <t>ДС 007893</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>42342</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Обслуговування програмних систем і комплексів</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 003303</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>42344</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп’ютерних систем і мереж</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 003301</t>
+          <t>ДС 007892</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -3208,315 +3204,315 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>