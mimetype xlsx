--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2784,56 +2784,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>68198</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування та ремонт електротехнічних установок в агропромисловому комплексі</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДО 004905</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2864,138 +2862,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>68220</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Організація і технологія ведення фермерського господарства</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДО 004907</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>68222</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції рослинництва</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ДО 004906</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>68224</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції тваринництва</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДО 004908</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -3026,97 +3018,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>68229</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Зелене будівництво і садово-паркове господарство</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>ДО 004909</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>68232</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт машин і обладнання агропромислового виробництва</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>ДО 004910</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K28"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
@@ -3347,252 +3335,252 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>20</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>49</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>44</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>161</v>
+        <v>93</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">