--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -389,51 +389,51 @@
         <is>
           <t>вул. Садова, 39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>+38(054)-472-51-65</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>kpt.sumdu.edu.ua</t>
+          <t>info@kpt.sumdu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>kfk.sumdu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
@@ -3691,87 +3691,87 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
@@ -3794,422 +3794,422 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>30</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>50</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Верстати та інструменти</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>103</v>
+        <v>213</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -4301,51 +4301,51 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -4367,117 +4367,117 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>