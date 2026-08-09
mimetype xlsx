--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2155,56 +2155,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>45054</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
-          <t>дс 001259</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
@@ -2315,56 +2313,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>60431</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t>ДС 003745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
@@ -2518,54 +2514,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>76443</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>ДС 007941</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
@@ -2968,117 +2966,117 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -3100,87 +3098,87 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">