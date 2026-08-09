--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1927,56 +1927,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>32287</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
-          <t>УД 19015344</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
@@ -2372,56 +2370,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>44802</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
-          <t>ДС 000730</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
@@ -2573,56 +2569,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>77017</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
-          <t>ДС 006140</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
@@ -2986,150 +2980,150 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>