--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -1149,51 +1149,51 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="6" t="n">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.04.2025 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
@@ -3112,54 +3112,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>77393</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>ДСЧ 007937</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
@@ -3231,54 +3233,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>77396</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I28" s="9"/>
+          <t>ДС 007936</t>
+        </is>
+      </c>
+      <c r="I28" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K28"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
@@ -3344,216 +3348,216 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>92</v>
+        <v>204</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -3608,117 +3612,117 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>31</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>