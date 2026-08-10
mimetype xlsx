--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -750,102 +750,98 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 08012354</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 08012355</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>30</v>
@@ -888,102 +884,98 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>25</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 08012357</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 08012358</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>90</v>
@@ -1024,56 +1016,54 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>УД 08012360</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
       <c r="L10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>5.01010601</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>соціальна педагогіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>0</v>
@@ -2728,97 +2718,93 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>13452</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 08012354</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>13581</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 08012355</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>14362</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
@@ -2851,97 +2837,93 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>13074</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Правознавство</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 08012357</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>13833</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 08012358</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>13453</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Соціальна педагогіка</t>
         </is>
@@ -3011,56 +2993,54 @@
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>13075</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>УД 08012360</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>44140</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
@@ -3169,178 +3149,174 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>44222</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Видавнича справа та редагування</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 000737</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>44226</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 000738</t>
+          <t>ДС 007834</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>44228</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 000739</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>61418</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 003833</t>
+          <t>ДС 007835</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -3415,56 +3391,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>44231</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 000742</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -3579,97 +3553,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>44217</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДС 000745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>61417</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>ДС 003901</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
@@ -3823,97 +3793,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
         <v>76521</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>ДС 006382</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
         <v>76522</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>ДС 006373</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
@@ -3983,56 +3949,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
         <v>76537</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t>ДС 006379</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="8" t="n">
@@ -4147,56 +4111,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="8" t="n">
         <v>76960</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
-          <t>ДС 006375</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I39" s="9"/>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="8" t="n">
@@ -4697,216 +4659,216 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -4928,117 +4890,117 @@
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="F22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
-        <v>124</v>
+        <v>59</v>
       </c>
       <c r="F23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>