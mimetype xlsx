--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -17,52 +17,52 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Освітні програми" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Здобувачі ВО" sheetId="5" state="visible" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$69</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$68</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$31</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -419,51 +419,51 @@
         <is>
           <t>www.ic.ac.kharkov.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Голова комісії з реорганізації</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Сухленко Ірина Юріївна</t>
+          <t>Говорухіна Наталія Олегівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -620,51 +620,51 @@
         <v>28</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 29.01.2021 № 11-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K69"/>
+  <dimension ref="A1:K68"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -1756,56 +1756,54 @@
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>2620</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Фундаментальна та прикладна культурологія</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
-          <t>НД 2187179</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>20095</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
@@ -2100,138 +2098,132 @@
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>68311</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Цифрові музейні індустрії</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
-          <t>АД 21019825</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>72235</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Фундаментальна та прикладна культурологія</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="8" t="inlineStr">
         <is>
-          <t>АД 21019825</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>88417</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
-          <t>АД 21019825</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>80505</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність</t>
         </is>
@@ -2262,138 +2254,132 @@
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>80502</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Оркестрова майстерність</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="8" t="inlineStr">
         <is>
-          <t>АД 21020570</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>80503</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Сольне інструментальне та вокальне виконавство</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="8" t="inlineStr">
         <is>
-          <t>АД 21020570</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>80504</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Хорове та оперно-симфонічне диригування</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
-          <t>АД 21020570</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
         <v>86813</v>
       </c>
@@ -2831,146 +2817,140 @@
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>72236</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Культурні дослідження</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
-          <t>АД 21019826</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>72238</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Музеєфікація історико-культурної спадщини</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
-          <t>АД 21019826</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>88418</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t>АД 21019826</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>80506</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-аналітична діяльність</t>
         </is>
@@ -3009,654 +2989,607 @@
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>80260</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
-          <t>АД 21020571</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
-[...2 lines deleted...]
-      <c r="D57" s="3"/>
+          <t>Перформативні мистецтва</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>Сценічне мистецтво</t>
+        </is>
+      </c>
       <c r="E57" s="6" t="n">
-        <v>86474</v>
+        <v>86811</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
-          <t>Фортепіано</t>
+          <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H57" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I57" s="9"/>
+          <t>- 17623</t>
+        </is>
+      </c>
+      <c r="I57" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J57" s="8" t="inlineStr">
         <is>
-          <t>АД 21020571</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
-          <t>Сценічне мистецтво</t>
+          <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
-        <v>86811</v>
+        <v>86812</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>Сценічне мистецтво</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="8" t="inlineStr">
         <is>
-          <t>- 17623</t>
+          <t>- 20118</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>47665</v>
+        <v>48030</v>
       </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>86812</v>
+        <v>68356</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Кризова психологія</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H59" s="8" t="inlineStr">
         <is>
-          <t>- 20118</t>
+          <t>- 12021</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>48030</v>
+        <v>47665</v>
       </c>
       <c r="J59" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>68356</v>
+        <v>36842</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
-          <t>Кризова психологія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H60" s="8" t="inlineStr">
         <is>
-          <t>- 12021</t>
+          <t>- 3072</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
-        <v>47665</v>
+        <v>46569</v>
       </c>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>36842</v>
+        <v>36840</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H61" s="8" t="inlineStr">
         <is>
-          <t>- 3072</t>
+          <t>- 672</t>
         </is>
       </c>
       <c r="I61" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J61" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>36840</v>
+        <v>36841</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="G62" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H62" s="8" t="inlineStr">
         <is>
-          <t>- 672</t>
+          <t>- 2103</t>
         </is>
       </c>
       <c r="I62" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J62" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>36841</v>
+        <v>68360</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H63" s="8" t="inlineStr">
         <is>
-          <t>- 2103</t>
+          <t>- 12019</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>68360</v>
+        <v>68362</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H64" s="8" t="inlineStr">
         <is>
-          <t>- 12019</t>
+          <t>- 12018</t>
         </is>
       </c>
       <c r="I64" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>68362</v>
+        <v>72239</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H65" s="8" t="inlineStr">
         <is>
-          <t>- 12018</t>
+          <t>- 12017</t>
         </is>
       </c>
       <c r="I65" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J65" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>021</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>72239</v>
+        <v>62134</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Аудіовізуальне мистецтво та виробництво</t>
+        </is>
+      </c>
+      <c r="G66" s="3"/>
       <c r="H66" s="8" t="inlineStr">
         <is>
-          <t>- 12017</t>
+          <t>- 20539</t>
         </is>
       </c>
       <c r="I66" s="9" t="n">
-        <v>46569</v>
+        <v>46498</v>
       </c>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>021</t>
+          <t>B1</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та виробництво</t>
+          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>62134</v>
+        <v>68267</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="8" t="inlineStr">
         <is>
-          <t>- 20539</t>
+          <t>- 21023</t>
         </is>
       </c>
       <c r="I67" s="9" t="n">
         <v>46498</v>
       </c>
       <c r="J67" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>B1</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>68267</v>
+        <v>89291</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та виробництво</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="8" t="inlineStr">
         <is>
-          <t>- 21023</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I68" s="9"/>
       <c r="J68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
-[...37 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:K69"/>
+  <autoFilter ref="A1:K68"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -3734,51 +3667,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
@@ -3874,51 +3807,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
@@ -3940,838 +3873,805 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>027</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Музеєзнавство, пам’яткознавство</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>B1</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
-[...2 lines deleted...]
-      <c r="D19" s="3"/>
+          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="inlineStr">
+        <is>
+          <t>Аудіовізуальне мистецтво</t>
+        </is>
+      </c>
       <c r="E19" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>B1</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Культурологія та музеєзнавство</t>
+        </is>
+      </c>
+      <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
-[...2 lines deleted...]
-      <c r="D23" s="3"/>
+          <t>Перформативні мистецтва</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t>Сценічне мистецтво</t>
+        </is>
+      </c>
       <c r="E23" s="6" t="n">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
-          <t>Сценічне мистецтво</t>
+          <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>021</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I32"/>
+  <autoFilter ref="A1:I31"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>