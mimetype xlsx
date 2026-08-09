--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -662,56 +662,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КП 26015470</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>60</v>
@@ -1805,56 +1803,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>16687</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КП 26015470</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>19568</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Виробництво борошняних, кондитерських виробів та харчових концентратів</t>
         </is>
@@ -2082,54 +2078,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>85626</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>ПО 007182</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2160,93 +2158,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>85474</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Підпрємництво та торгівля</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>ПО 007183</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>85625</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Виробництво борошняних, кондитерських виробів та харчових концентратів</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I14" s="9"/>
+          <t>ПО 007184</t>
+        </is>
+      </c>
+      <c r="I14" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
@@ -2477,150 +2479,150 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -2664,51 +2666,51 @@
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>