--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3556,56 +3556,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>62331</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>КО 004720</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
@@ -4344,315 +4342,315 @@
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>47</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>184</v>
+        <v>135</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">