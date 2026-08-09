--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1438,137 +1438,137 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>45815</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних ,будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>ДС 003027</t>
+          <t>- 0</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46571</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>45777</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>ДС 002844</t>
+          <t>ДС 007895</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>45782</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Опорядження будівель і споруд та будівельний дизайн</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДС 002845</t>
+          <t>ДС 007894</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
@@ -1826,84 +1826,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>393</v>
+        <v>232</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>