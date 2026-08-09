--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -704,56 +704,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 25015361</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>5.03050801</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>0</v>
@@ -1420,56 +1418,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>14767</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Моделювання та конструювання виробів легкої промисловості</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 25015361</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>43210</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
@@ -1578,95 +1574,95 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>43211</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Моделювання та конструювання виробів легкої промисловості</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДО 000050</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>77712</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>ДО 007379</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
@@ -1699,56 +1695,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>77759</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Моделювання та конструювання виробів легкої промисловості</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДО 005077</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -1952,117 +1946,117 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>