--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1884,260 +1884,260 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>45063</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 002561</t>
+          <t>КО 007787</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>45064</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>КО 002556</t>
+          <t>КО 007783</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>45065</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Хорове диригування</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>КО 002559</t>
+          <t>КО 007786</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45066</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Народні інструменти</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>КО 002425</t>
+          <t>КО 007789</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>45068</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>КО 002564</t>
+          <t>КО 007785</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>45069</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>КО 002560</t>
+          <t>КО 007784</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
@@ -2171,55 +2171,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>45071</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Спів</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>КО 002558</t>
+          <t>КО 007788</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
@@ -2253,302 +2253,288 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>45074</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна справа</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>КО 002563</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>80887</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>КО 005911</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>80888</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>КО 005910</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>80889</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>КО 005906</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>80890</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Народні інструменти</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>КО 005907</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>80891</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Спів</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>КО 005909</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>80893</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Хорове диригування</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>КО 005912</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
@@ -2579,56 +2565,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
         <v>80898</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>КО 005908</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
@@ -2780,51 +2764,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -2887,117 +2871,117 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>157</v>
+        <v>105</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>