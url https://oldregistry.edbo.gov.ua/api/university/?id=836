--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3890,496 +3890,496 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>J1</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Послуги краси</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E16" s="8" t="n">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -4401,51 +4401,51 @@
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
@@ -4467,51 +4467,51 @@
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>