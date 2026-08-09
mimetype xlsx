--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3572,92 +3572,90 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>42469</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t>ДО 007359</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>58556</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t>ДО 007665</t>
+          <t>ДО 007359</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
@@ -3902,93 +3900,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>66548</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I38" s="9"/>
+          <t>ДО 007631</t>
+        </is>
+      </c>
+      <c r="I38" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>66559</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I39" s="9"/>
+          <t>ДО 007630</t>
+        </is>
+      </c>
+      <c r="I39" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
@@ -4253,51 +4255,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -4455,220 +4457,220 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -4855,315 +4857,315 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>132</v>
+        <v>90</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I28"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>