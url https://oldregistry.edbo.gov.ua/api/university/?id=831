--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -4138,54 +4138,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>66528</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I44" s="9"/>
+          <t>ДО 007632</t>
+        </is>
+      </c>
+      <c r="I44" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K44"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I28"/>
@@ -4255,183 +4257,183 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
@@ -4626,546 +4628,546 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>64</v>
+        <v>159</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>47</v>
+        <v>106</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I28"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>