--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -21,51 +21,51 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$241</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$114</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$104</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1322,231 +1322,231 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>39572</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, німецька))</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017705</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>40264</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, французька))</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017705</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>40265</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, польська))</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017705</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>61016</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, польська))</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017702</t>
         </is>
       </c>
       <c r="K9" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>61017</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, німецька))</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017702</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
@@ -1631,56 +1631,54 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>24473</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
-          <t>- 12</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
@@ -2177,141 +2175,141 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька)</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>36076</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (німецька, англійська))</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017705</t>
         </is>
       </c>
       <c r="K25" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Мова і література (польська)</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>36125</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (польська, англійська))</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>НД 1490697</t>
         </is>
       </c>
       <c r="K26" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Мова і література (французька)</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
         <v>36105</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (французька, англійська))</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017705</t>
         </is>
       </c>
       <c r="K27" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -2357,186 +2355,186 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>40266</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (німецька, англійська))</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017705</t>
         </is>
       </c>
       <c r="K29" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>61018</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (німецька, англійська))</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017703</t>
         </is>
       </c>
       <c r="K30" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Польська мова і література</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
         <v>40267</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (польська, англійська))</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017705</t>
         </is>
       </c>
       <c r="K31" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Польська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
         <v>61019</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (польська, англійська))</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
-          <t>НД 1490694</t>
+          <t>УД 14017705</t>
         </is>
       </c>
       <c r="K32" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
@@ -2811,98 +2809,98 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
         <v>24469</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика, математика)</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="8" t="inlineStr">
         <is>
-          <t>УД 14017706</t>
+          <t>НД 1490709</t>
         </is>
       </c>
       <c r="K39" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
         <v>24470</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика, інформатика)</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="8" t="inlineStr">
         <is>
-          <t>- 16265</t>
+          <t>- 22410</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46197</v>
+        <v>48030</v>
       </c>
       <c r="J40" s="8" t="inlineStr">
         <is>
-          <t>УД 14017706</t>
+          <t>НД 1490709</t>
         </is>
       </c>
       <c r="K40" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
@@ -4830,54 +4828,56 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E86" s="6" t="n">
         <v>71332</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика, інформатика)</t>
         </is>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I86" s="9"/>
+          <t>- 23028</t>
+        </is>
+      </c>
+      <c r="I86" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J86" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
@@ -6248,149 +6248,149 @@
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E118" s="6" t="n">
         <v>61021</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, польська))</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H118" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I118" s="9"/>
       <c r="J118" s="8" t="inlineStr">
         <is>
-          <t>УД 14017709</t>
+          <t>УД 14017708</t>
         </is>
       </c>
       <c r="K118" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D119" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E119" s="6" t="n">
         <v>61022</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, німецька))</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H119" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I119" s="9"/>
       <c r="J119" s="8" t="inlineStr">
         <is>
-          <t>УД 14017709</t>
+          <t>УД 14017708</t>
         </is>
       </c>
       <c r="K119" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D120" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E120" s="6" t="n">
         <v>61061</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська))</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H120" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I120" s="9"/>
       <c r="J120" s="8" t="inlineStr">
         <is>
-          <t>УД 14017709</t>
+          <t>УД 14017708</t>
         </is>
       </c>
       <c r="K120" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D121" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
@@ -6632,56 +6632,54 @@
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D126" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E126" s="6" t="n">
         <v>24407</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія) та правознавство</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H126" s="8" t="inlineStr">
         <is>
-          <t>УД 14006973</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I126" s="9"/>
       <c r="J126" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
@@ -6936,105 +6934,101 @@
         </is>
       </c>
       <c r="E132" s="6" t="n">
         <v>64844</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H132" s="8" t="inlineStr">
         <is>
           <t>- 19430</t>
         </is>
       </c>
       <c r="I132" s="9" t="n">
         <v>46379</v>
       </c>
       <c r="J132" s="8" t="inlineStr">
         <is>
-          <t>НД 1490721</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K132" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E133" s="6" t="n">
         <v>32177</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H133" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I133" s="9"/>
       <c r="J133" s="8" t="inlineStr">
         <is>
-          <t>НД 1490721</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K133" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D134" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E134" s="6" t="n">
         <v>40254</v>
       </c>
@@ -7126,56 +7120,54 @@
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
           <t>Польська мова і література</t>
         </is>
       </c>
       <c r="E136" s="6" t="n">
         <v>40262</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (польська))</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H136" s="8" t="inlineStr">
         <is>
-          <t>УД 14017711</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I136" s="9"/>
       <c r="J136" s="8" t="inlineStr">
         <is>
           <t>УД 14017709</t>
         </is>
       </c>
       <c r="K136" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
@@ -7277,56 +7269,54 @@
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
           <t>Польська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E139" s="6" t="n">
         <v>61026</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (польська))</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="8" t="inlineStr">
         <is>
-          <t>УД 14017711</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I139" s="9"/>
       <c r="J139" s="8" t="inlineStr">
         <is>
           <t>УД 14017709</t>
         </is>
       </c>
       <c r="K139" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
@@ -7532,156 +7522,150 @@
         </is>
       </c>
       <c r="E144" s="6" t="n">
         <v>24425</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H144" s="8" t="inlineStr">
         <is>
           <t>- 19441</t>
         </is>
       </c>
       <c r="I144" s="9" t="n">
         <v>46379</v>
       </c>
       <c r="J144" s="8" t="inlineStr">
         <is>
-          <t>НД 1490724</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K144" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E145" s="6" t="n">
         <v>24426</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література, мова і література (англійська))</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H145" s="8" t="inlineStr">
         <is>
           <t>- 19440</t>
         </is>
       </c>
       <c r="I145" s="9" t="n">
         <v>46379</v>
       </c>
       <c r="J145" s="8" t="inlineStr">
         <is>
-          <t>НД 1490724</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D146" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E146" s="6" t="n">
         <v>24427</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література, мова і література (німецька))</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H146" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I146" s="9"/>
       <c r="J146" s="8" t="inlineStr">
         <is>
-          <t>НД 1490724</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D147" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E147" s="6" t="n">
         <v>24399</v>
       </c>
@@ -8245,56 +8229,54 @@
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
         <v>2321</v>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
           <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H159" s="8" t="inlineStr">
         <is>
-          <t>УД 14001432</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I159" s="9"/>
       <c r="J159" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K159" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
@@ -8511,56 +8493,54 @@
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
         <v>3669</v>
       </c>
       <c r="F165" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G165" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H165" s="8" t="inlineStr">
         <is>
-          <t>УД 14001433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I165" s="9"/>
       <c r="J165" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K165" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
@@ -9073,148 +9053,154 @@
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E177" s="6" t="n">
         <v>71362</v>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, німецька))</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H177" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I177" s="9"/>
       <c r="J177" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K177" s="9"/>
+          <t>УД 14017708</t>
+        </is>
+      </c>
+      <c r="K177" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E178" s="6" t="n">
         <v>71363</v>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська))</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H178" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I178" s="9"/>
       <c r="J178" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K178" s="9"/>
+          <t>УД 14017708</t>
+        </is>
+      </c>
+      <c r="K178" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B179" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D179" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E179" s="6" t="n">
         <v>71364</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (англійська, польська))</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H179" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I179" s="9"/>
       <c r="J179" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K179" s="9"/>
+          <t>УД 14017708</t>
+        </is>
+      </c>
+      <c r="K179" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D180" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E180" s="6" t="n">
         <v>71371</v>
       </c>
@@ -9359,51 +9345,51 @@
       </c>
       <c r="D183" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E183" s="6" t="n">
         <v>71369</v>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія та громадянська освіта)</t>
         </is>
       </c>
       <c r="G183" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H183" s="8" t="inlineStr">
         <is>
           <t>- 21920</t>
         </is>
       </c>
       <c r="I183" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J183" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K183" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
@@ -9508,54 +9494,56 @@
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E186" s="6" t="n">
         <v>71366</v>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література (німецька, англійська))</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H186" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I186" s="9"/>
       <c r="J186" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K186" s="9"/>
+          <t>УД 14017709</t>
+        </is>
+      </c>
+      <c r="K186" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B187" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D187" s="3" t="inlineStr">
         <is>
           <t>Польська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E187" s="6" t="n">
         <v>71365</v>
       </c>
@@ -9700,54 +9688,56 @@
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E190" s="6" t="n">
         <v>71373</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Технології та інформатика)</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H190" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I190" s="9"/>
       <c r="J190" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K190" s="9"/>
+          <t>НД 1490716</t>
+        </is>
+      </c>
+      <c r="K190" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D191" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E191" s="6" t="n">
         <v>71360</v>
       </c>
@@ -9845,101 +9835,105 @@
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E193" s="6" t="n">
         <v>71370</v>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика, математика)</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H193" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I193" s="9"/>
       <c r="J193" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K193" s="9"/>
+          <t>УД 14017712</t>
+        </is>
+      </c>
+      <c r="K193" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D194" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E194" s="6" t="n">
         <v>71374</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G194" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H194" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I194" s="9"/>
       <c r="J194" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K194" s="9"/>
+          <t>УД 14000523</t>
+        </is>
+      </c>
+      <c r="K194" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D195" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E195" s="6" t="n">
         <v>71379</v>
       </c>
@@ -10072,54 +10066,56 @@
       <c r="C198" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D198" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E198" s="6" t="n">
         <v>86846</v>
       </c>
       <c r="F198" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G198" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H198" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I198" s="9"/>
+          <t>УД 14006977</t>
+        </is>
+      </c>
+      <c r="I198" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J198" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K198" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B199" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="6" t="n">
@@ -12027,51 +12023,51 @@
       </c>
       <c r="J241" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K241" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K241"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I114"/>
+  <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -12115,51 +12111,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>17</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -12182,51 +12178,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -12880,51 +12876,51 @@
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>38</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -12943,51 +12939,51 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -13083,3052 +13079,2698 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова і література</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і література</t>
+          <t>Польська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
-          <t>Польська мова і література</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
-          <t>Польська мова та зарубіжна література</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
-          <t>Трудове навчання та технології</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Транспорт</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
+        </is>
+      </c>
+      <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>024</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Хореографія</t>
+        </is>
+      </c>
+      <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>024</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комп'ютерні науки</t>
+        </is>
+      </c>
+      <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D57" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E57" s="6" t="n">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>102</v>
+        <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
-[...2 lines deleted...]
-      <c r="D58" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D58" s="3" t="inlineStr">
+        <is>
+          <t>Ерготерапія</t>
+        </is>
+      </c>
       <c r="E58" s="6" t="n">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
-          <t>Ерготерапія</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E65" s="6" t="n">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
-[...2 lines deleted...]
-      <c r="D66" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D66" s="3" t="inlineStr">
+        <is>
+          <t>Німецька мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E66" s="6" t="n">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="D67" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D67" s="3" t="inlineStr">
+        <is>
+          <t>Польська мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E67" s="6" t="n">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
-[...2 lines deleted...]
-      <c r="D68" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D68" s="3" t="inlineStr">
+        <is>
+          <t>Історія та громадянська освіта</t>
+        </is>
+      </c>
       <c r="E68" s="6" t="n">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D69" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D69" s="3" t="inlineStr">
+        <is>
+          <t>Математика</t>
+        </is>
+      </c>
       <c r="E69" s="6" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D70" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D70" s="3" t="inlineStr">
+        <is>
+          <t>Біологія та здоров’я людини</t>
+        </is>
+      </c>
       <c r="E70" s="6" t="n">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E71" s="6" t="n">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E72" s="6" t="n">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E73" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
-          <t>Польська мова та зарубіжна література</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E74" s="6" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E75" s="6" t="n">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E76" s="6" t="n">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Природничі науки</t>
         </is>
       </c>
       <c r="E77" s="6" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E78" s="6" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E80" s="6" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F81" s="6" t="n">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Біологія та біохімія</t>
+        </is>
+      </c>
+      <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізика та астрономія</t>
+        </is>
+      </c>
+      <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комп'ютерні науки</t>
+        </is>
+      </c>
+      <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
-          <t>Хореографічне мистецтво</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="F87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D88" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D88" s="3" t="inlineStr">
+        <is>
+          <t>Біологія та здоров’я людини</t>
+        </is>
+      </c>
       <c r="E88" s="6" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прикладна фізика та наноматеріали</t>
+        </is>
+      </c>
+      <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="F94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="F96" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="F98" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="F99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
-[...328 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I114"/>
+  <autoFilter ref="A1:I104"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>