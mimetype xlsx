--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1788,54 +1788,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>46087</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>ПО 001687</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -1866,54 +1868,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>60018</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ПО 004462</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
@@ -1985,54 +1989,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>60016</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>ПО 004461</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2065,54 +2071,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>46082</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>ПО 001690</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2143,54 +2151,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>72326</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ПО 006185</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2221,54 +2231,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>73149</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Інформаційне та правове забезпечення адміністративної, судової та підприємницької діяльності</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>ПО 006077</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2412,219 +2424,219 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -2742,54 +2754,54 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>