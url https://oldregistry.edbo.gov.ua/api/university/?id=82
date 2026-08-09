--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ПДО" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$148</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$68</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
@@ -637,51 +637,51 @@
         <v>105</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Рівень освіти</t>
@@ -731,121 +731,162 @@
       </c>
       <c r="J1" s="4" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
       <c r="K1" s="4" t="inlineStr">
         <is>
           <t>Рішення про видачу ліцензії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>вища освіта</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>підвищення кваліфікації</t>
         </is>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="I2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="J2" s="9"/>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 26.12.2019 № 1020-л</t>
+          <t>Наказ МОН від 29.06.2026 № 141-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>вища освіта</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>підвищення кваліфікації</t>
         </is>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>125</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>120</v>
       </c>
       <c r="I3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.12.2019 № 1020-л</t>
         </is>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>вища освіта</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>підвищення кваліфікації</t>
+        </is>
+      </c>
+      <c r="C4" s="8" t="inlineStr">
+        <is>
+          <t>172</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>Телекомунікації та радіотехніка</t>
+        </is>
+      </c>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="I4" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="J4" s="9"/>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>Наказ МОН від 26.12.2019 № 1020-л</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K3"/>
+  <autoFilter ref="A1:K4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K148"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -930,97 +971,93 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>2734</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>УД 11006508</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>3405</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Інформаційна аналітика та зв'язки з громадськістю</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>УД 11006508</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>47885</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємств ІТ бізнесу</t>
         </is>
@@ -1381,56 +1418,54 @@
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>2733</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="8" t="inlineStr">
         <is>
-          <t>УД 11018047</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>4700</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
@@ -3417,93 +3452,97 @@
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>70258</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Спеціалізовані операційні системи</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I63" s="9"/>
       <c r="J63" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K63" s="9"/>
+          <t>УД 11020598</t>
+        </is>
+      </c>
+      <c r="K63" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>71002</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I64" s="9"/>
       <c r="J64" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K64" s="9"/>
+          <t>УД 11020598</t>
+        </is>
+      </c>
+      <c r="K64" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>70968</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Комп'ютеризовані телекомунікаційні технології</t>
         </is>
@@ -3829,56 +3868,54 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>3563</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Управління інноваційною діяльністю</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="8" t="inlineStr">
         <is>
-          <t>УД 11005186</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I73" s="9"/>
       <c r="J73" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
@@ -3960,56 +3997,54 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>25457</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H76" s="8" t="inlineStr">
         <is>
-          <t>УД 11005185</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I76" s="9"/>
       <c r="J76" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K76" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
           <t>074</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
@@ -4048,56 +4083,54 @@
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
         <v>35275</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H78" s="8" t="inlineStr">
         <is>
-          <t>УД 11018050</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I78" s="9"/>
       <c r="J78" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
@@ -4181,64 +4214,60 @@
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>27773</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H81" s="8" t="inlineStr">
         <is>
-          <t>УД 11007044</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I81" s="9"/>
       <c r="J81" s="8" t="inlineStr">
         <is>
-          <t>УД 11007044</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>42814</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
@@ -4318,56 +4347,54 @@
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>4326</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні системи та мережі</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="8" t="inlineStr">
         <is>
-          <t>УД 11005188</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I84" s="9"/>
       <c r="J84" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
@@ -4451,101 +4478,97 @@
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>27485</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Технічні системи інформаційного та кібернетичного захисту</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="8" t="inlineStr">
         <is>
-          <t>УД 11007045</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I87" s="9"/>
       <c r="J87" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>27488</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Інформаційна та кібернетична безпека</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="8" t="inlineStr">
         <is>
-          <t>УД 11007046</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I88" s="9"/>
       <c r="J88" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
@@ -4586,101 +4609,97 @@
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>58810</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Інформаційна та кібернетична безпека</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H90" s="8" t="inlineStr">
         <is>
-          <t>УД 11007046</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I90" s="9"/>
       <c r="J90" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>58819</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Технічні системи інформаційного та кібернетичного захисту</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H91" s="8" t="inlineStr">
         <is>
-          <t>УД 11007045</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I91" s="9"/>
       <c r="J91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
@@ -4764,56 +4783,54 @@
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
         <v>3644</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Телекомунікаційні системи та мережі</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H94" s="8" t="inlineStr">
         <is>
-          <t>УД 11005192</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I94" s="9"/>
       <c r="J94" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
@@ -4852,191 +4869,183 @@
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
         <v>4699</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Апаратура радіозв’язку, радіомовлення і телебачення</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H96" s="8" t="inlineStr">
         <is>
-          <t>УД 11005191</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I96" s="9"/>
       <c r="J96" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>58807</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Телекомунікаційні системи та мережі</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H97" s="8" t="inlineStr">
         <is>
-          <t>УД 11005192</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I97" s="9"/>
       <c r="J97" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
         <v>58808</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
           <t>Апаратура радіозв’язку, радіомовлення і телебачення</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H98" s="8" t="inlineStr">
         <is>
-          <t>УД 11005191</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I98" s="9"/>
       <c r="J98" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>34764</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H99" s="8" t="inlineStr">
         <is>
-          <t>УД 11018049</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I99" s="9"/>
       <c r="J99" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
@@ -7309,51 +7318,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -7441,84 +7450,84 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
@@ -7540,54 +7549,54 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
@@ -7705,546 +7714,546 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>179</v>
+        <v>87</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>497</v>
+        <v>330</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>446</v>
+        <v>288</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>176</v>
+        <v>2</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>162</v>
+        <v>3</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
@@ -8732,51 +8741,51 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -9194,51 +9203,51 @@
       <c r="H60" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -9263,51 +9272,51 @@
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
@@ -9392,51 +9401,51 @@
       <c r="H66" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F67" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>