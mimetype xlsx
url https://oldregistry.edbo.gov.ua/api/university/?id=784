--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2442,282 +2442,282 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
@@ -2739,381 +2739,381 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>