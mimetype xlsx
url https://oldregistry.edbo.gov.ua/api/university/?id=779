--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -26,51 +26,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ФПО" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ПТО" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ПТО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$20</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$43</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$8</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -2571,138 +2571,132 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>24594</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>УД 18012744</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>61902</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>УД 18012744</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>75861</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t>УД 18012744</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
@@ -3484,179 +3478,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>42886</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
-          <t>ДС 000769</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>42885</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
-          <t>ДС 000770</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>59580</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
-          <t>ДС 004339</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>44876</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Прикладна екологія</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
-          <t>ДС 000771</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
@@ -3689,97 +3675,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>44875</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання підприємств хімічної і нафтогазопереробної промисловості</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t>ДС 000772</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>42887</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування засобів і систем автоматизації технологічного виробництва</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t>ДС 000773</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
@@ -3853,220 +3835,210 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>59579</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування засобів і систем автоматизації технологічного виробництва</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
-          <t>ДС 004338</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>42888</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Монтаж і обслуговування внутрішніх санітарно-технічних систем і вентиляції</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
-          <t>ДС 000774</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>71921</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
-          <t>ДС 000769</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I36" s="9"/>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>71923</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="8" t="inlineStr">
         <is>
-          <t>ДС 004339</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>71927</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Прикладна екологія</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="8" t="inlineStr">
         <is>
-          <t>ДС 000771</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I38" s="9"/>
       <c r="J38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
@@ -4144,163 +4116,157 @@
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
         <v>78342</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання підприємств хімічної і нафтогазопереробної промисловості</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="8" t="inlineStr">
         <is>
-          <t>ДС 000772</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>71932</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Монтаж і обслуговування внутрішніх санітарно-технічних систем і вентиляції</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="8" t="inlineStr">
         <is>
-          <t>ДС 000774</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I42" s="9"/>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>71931</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування засобів і систем автоматизації технологічного виробництва</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="8" t="inlineStr">
         <is>
-          <t>ДС 004338</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I43" s="9"/>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K43"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -4374,51 +4340,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -4473,51 +4439,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -4539,88 +4505,88 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -4675,364 +4641,298 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
-[...64 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I21"/>
+  <autoFilter ref="A1:I19"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="10"/>
@@ -5084,96 +4984,96 @@
       </c>
       <c r="B2" s="6" t="n">
         <v>25</v>
       </c>
       <c r="C2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7137 Електромонтажник з освітлення та освітлювальних мереж
 7241 Електромонтажник силових мереж та електроустаткування</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="C4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="C5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік торговельного та холодильного устаткування</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>48</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>0</v>
@@ -5195,51 +5095,51 @@
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>48</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8159 Лаборант хімічного аналізу</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>