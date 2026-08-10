--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -3358,56 +3358,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>44063</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт електропобутової техніки</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>ДС 000221</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
@@ -3518,97 +3516,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>44056</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>ДС 000223</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
         <v>58303</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>ДС 003822</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
@@ -4317,51 +4311,51 @@
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>45</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
@@ -4384,51 +4378,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
@@ -4450,51 +4444,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -4520,356 +4514,356 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E13" s="8" t="n">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="F20" s="8" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>