--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -717,56 +717,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>45</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 16017066</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 01.02.2019 № 121-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>50</v>
@@ -1716,97 +1714,93 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>22070</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Обслуговування програмних систем і комплексів</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 16017066</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>28355</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 16017066</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>28356</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
@@ -1997,56 +1991,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>40042</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 001187</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2079,56 +2071,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>42353</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 002724</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -2325,56 +2315,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>80104</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 005956</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
@@ -2695,216 +2683,216 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>125</v>
+        <v>81</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>