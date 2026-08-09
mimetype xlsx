--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -20,51 +20,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ФПО" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ПТО" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$46</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$16</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -889,56 +889,54 @@
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>КП 20015282</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
       <c r="L9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>5.02020701</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>дизайн</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>0</v>
@@ -2246,51 +2244,51 @@
         <is>
           <t>PI 000920</t>
         </is>
       </c>
       <c r="D2" s="9" t="n">
         <v>44006</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K42"/>
+  <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -3163,56 +3161,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>47655</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ПО 000363</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
@@ -3243,56 +3239,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>62797</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ПО 004146</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
@@ -3541,481 +3535,637 @@
           <t>Фінансово-економічна безпека суб’єктів підприємницької діяльності</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
-        <v>87632</v>
+        <v>89849</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
-          <t>Управління персоналом підприємства</t>
+          <t>Цифрові фінанси та бізнес аналітика</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>ПО 007192</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
-        <v>81821</v>
+        <v>87632</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Управління персоналом підприємства</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t>ПО 005610</t>
+          <t>ПО 007192</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46569</v>
+        <v>48030</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="8" t="n">
-        <v>87624</v>
+        <v>81821</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
-          <t>ІТ-маркетинг та бізнес-комунікації</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I34" s="9"/>
+          <t>ПО 005610</t>
+        </is>
+      </c>
+      <c r="I34" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
-        <v>81823</v>
+        <v>87624</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>ІТ-маркетинг та бізнес-комунікації</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t>ПО 005609</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="8" t="n">
-        <v>87625</v>
+        <v>81823</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
-          <t>Товарознавство в митній справі</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>ПО 005609</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="8" t="n">
-        <v>87626</v>
+        <v>87625</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>Товарна експертиза та митно-логістична діяльність</t>
+          <t>Товарознавство в митній справі</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="8" t="n">
-        <v>87618</v>
+        <v>87626</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки та програмне забезпечення</t>
+          <t>Товарна експертиза та митно-логістична діяльність</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="8" t="n">
-        <v>87627</v>
+        <v>89850</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Товарна експертиза в митній справі</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="8" t="n">
-        <v>81817</v>
+        <v>89851</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Логістика та менеджмент продажів</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>ПО 005611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I40" s="9"/>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="8" t="n">
-        <v>81825</v>
+        <v>89852</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Підприємництво і торгівля</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I41" s="9"/>
       <c r="J41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="8" t="n">
-        <v>87628</v>
+        <v>87618</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний готельно-туристичний бізнес</t>
+          <t>Комп'ютерні науки та програмне забезпечення</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B43" s="7" t="inlineStr">
+        <is>
+          <t>F7</t>
+        </is>
+      </c>
+      <c r="C43" s="3" t="inlineStr">
+        <is>
+          <t>Комп'ютерна інженерія</t>
+        </is>
+      </c>
+      <c r="D43" s="3"/>
+      <c r="E43" s="8" t="n">
+        <v>87627</v>
+      </c>
+      <c r="F43" s="3" t="inlineStr">
+        <is>
+          <t>Комп'ютерна інженерія</t>
+        </is>
+      </c>
+      <c r="G43" s="3"/>
+      <c r="H43" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I43" s="9"/>
+      <c r="J43" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K43" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B44" s="7" t="inlineStr">
+        <is>
+          <t>J2</t>
+        </is>
+      </c>
+      <c r="C44" s="3" t="inlineStr">
+        <is>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
+        </is>
+      </c>
+      <c r="D44" s="3"/>
+      <c r="E44" s="8" t="n">
+        <v>81817</v>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>Готельно-ресторанна справа</t>
+        </is>
+      </c>
+      <c r="G44" s="3"/>
+      <c r="H44" s="7" t="inlineStr">
+        <is>
+          <t>ПО 005611</t>
+        </is>
+      </c>
+      <c r="I44" s="9" t="n">
+        <v>47300</v>
+      </c>
+      <c r="J44" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K44" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B45" s="7" t="inlineStr">
+        <is>
+          <t>J3</t>
+        </is>
+      </c>
+      <c r="C45" s="3" t="inlineStr">
+        <is>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D45" s="3"/>
+      <c r="E45" s="8" t="n">
+        <v>81825</v>
+      </c>
+      <c r="F45" s="3" t="inlineStr">
+        <is>
+          <t>Туризм</t>
+        </is>
+      </c>
+      <c r="G45" s="3"/>
+      <c r="H45" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I45" s="9"/>
+      <c r="J45" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K45" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B46" s="7" t="inlineStr">
+        <is>
+          <t>J3</t>
+        </is>
+      </c>
+      <c r="C46" s="3" t="inlineStr">
+        <is>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D46" s="3"/>
+      <c r="E46" s="8" t="n">
+        <v>87628</v>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>Міжнародний готельно-туристичний бізнес</t>
+        </is>
+      </c>
+      <c r="G46" s="3"/>
+      <c r="H46" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I46" s="9"/>
+      <c r="J46" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K46" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K42"/>
+  <autoFilter ref="A1:K46"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -4340,121 +4490,121 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -4476,117 +4626,117 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>