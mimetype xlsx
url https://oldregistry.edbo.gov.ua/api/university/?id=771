--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -670,194 +670,186 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>80</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 24014220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 24014219</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>140</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 24014218</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>125</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 24014217</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>5.06010113</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>монтаж, обслуговування устаткування і систем газопостачання</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>0</v>
@@ -1822,384 +1814,366 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>12624</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Технік з експлуатації устаткування газових об'єктів</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 24014220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>12818</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та архітектура</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 24014220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>13901</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування устаткування і систем газопостачання</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 24014220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>11697</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Агротехнік</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 24014219</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>13080</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції рослинництва</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 24014219</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>16673</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції тваринництва</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>УД 24014218</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>11698</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>УД 24014217</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>11781</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт машин і обладнання агропромислового виробництва</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>УД 24014217</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>12043</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Технік-механік</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>УД 24014217</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>45925</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
@@ -2226,220 +2200,210 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>45917</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 001527</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>45926</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 001526</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>45927</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 001530</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45928</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 001528</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>76461</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДЖС 0059360</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2472,138 +2436,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>76467</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДС 005931</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>76472</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 005933</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>76476</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 005932</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
@@ -2705,84 +2663,84 @@
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>31</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>40</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
@@ -2834,183 +2792,183 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>