--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -21,51 +21,51 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ФПО" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ПТО" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$22</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$8</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -198,99 +198,99 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Тальнівський будівельно-економічний фаховий коледж Уманського національного університету"</t>
+          <t>Відокремлений структурний підрозділ "Тальнівський фаховий коледж прикладних та інноваційних технологій Уманського національного університету"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>770</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Separate structural department "Talne training college of Building and Economics of Uman National University"</t>
+          <t>Separate structural department "Talne training college of Building and Economics of Uman National University"» змінити на «Separate Structural Unit “Talnivsky Vocational College of Applied and Innovative Technologies of Uman National University”</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
@@ -2569,51 +2569,51 @@
       <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -2654,298 +2654,265 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>26</v>
+        <v>285</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I9"/>
+  <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>