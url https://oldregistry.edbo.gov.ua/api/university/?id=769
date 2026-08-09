--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -612,56 +612,54 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КП 19015220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>20</v>
@@ -1747,179 +1745,171 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>11780</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КП 19015220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>13522</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КП 19015220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>35487</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КП 19015220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>35488</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Страхова справа</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КП 19015220</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>13816</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
@@ -2227,56 +2217,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>47147</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ПО 000702</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2307,54 +2295,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>64619</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ДО 007926</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2816,51 +2806,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -2918,249 +2908,249 @@
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>81</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>23</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>61</v>
+        <v>4</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>120</v>
+        <v>9</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">