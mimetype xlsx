--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2340,150 +2340,150 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>64</v>
+        <v>179</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -2505,84 +2505,84 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>