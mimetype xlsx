--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1825,56 +1825,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>45131</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДО 002180</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -1948,56 +1946,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>45203</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Землевпорядкування</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 002181</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
@@ -2443,183 +2439,183 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>130</v>
+        <v>81</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>237</v>
+        <v>154</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>