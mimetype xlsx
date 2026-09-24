--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2880,93 +2880,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
         <v>72757</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Інформаційна та бібліотечна справа</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I32" s="9"/>
+          <t>КО 007708</t>
+        </is>
+      </c>
+      <c r="I32" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
         <v>72761</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I33" s="9"/>
+          <t>КО 007709</t>
+        </is>
+      </c>
+      <c r="I33" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="8" t="n">
@@ -3040,54 +3044,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="8" t="n">
         <v>72755</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>КО 007710</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
@@ -3126,54 +3132,56 @@
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E38" s="8" t="n">
         <v>72751</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I38" s="9"/>
+          <t>КО 007711</t>
+        </is>
+      </c>
+      <c r="I38" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K38"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
@@ -3239,393 +3247,393 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>