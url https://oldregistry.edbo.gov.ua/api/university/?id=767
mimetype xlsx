--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2207,56 +2207,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>45730</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>КО 001399</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2330,302 +2328,288 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>45739</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>КО 001398</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>45740</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>КО 001397</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>45741</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Теорія музики</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>КО 001396</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>45742</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Народні інструменти</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>КО 001395</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>45743</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>КО 001394</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>45744</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Хорове диригування</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>КО 001393</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>45746</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Спів</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>КО 001392</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
@@ -2658,138 +2642,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>45734</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>КО 001391</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>45737</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>КО 001390</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>45738</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>КО 001389</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
@@ -2822,56 +2800,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>45732</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>КО 001388</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
@@ -3296,54 +3272,54 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
@@ -3399,51 +3375,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -3473,219 +3449,219 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">