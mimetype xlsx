--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -231,61 +231,65 @@
         <is>
           <t>7497</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ВСП «ЛПФК НУ «ЛП»</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
-      <c r="B5" s="3"/>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>Separate structural subdivision «Lviv Printing Vocational College of Lviv Polytechnic National University»</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
@@ -387,51 +391,51 @@
         <is>
           <t>+38(032)-275-34-44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>mail@ptuad.lviv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>http://lpkuad.com</t>
+          <t>https://lpk.lviv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Хомчак Леся Миронівна</t>
         </is>
@@ -1666,51 +1670,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -1798,150 +1802,150 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>290</v>
+        <v>227</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>