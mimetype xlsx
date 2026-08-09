--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1184,384 +1184,366 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>88215</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t>ДС 007154</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>88221</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>ДС 007155</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>88214</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>ДС 007156</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>88218</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>ДС 007159</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>88219</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Духові та естрадні інструменти)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>ДС 007157</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>88220</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Народні інструменти)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>ДС 007158</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>88217</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДС 007160</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>88213</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>ДС 007161</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>88216</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 007032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
@@ -1596,56 +1578,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>88205</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 007033</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -2003,51 +1983,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
         <v>7</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
@@ -2066,51 +2046,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
@@ -2136,88 +2116,88 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -2243,252 +2223,252 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">