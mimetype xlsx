--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2185,55 +2185,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>46317</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 003213</t>
+          <t>КО 007772</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
@@ -2320,55 +2320,55 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>40958</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 003211</t>
+          <t>КО 007773</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -2800,51 +2800,51 @@
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>66508</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
-          <t>Секретарська та офісна справа</t>
+          <t>Секретарська та офісна справа. Переклад та ділові комунікації</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>F3</t>
@@ -3030,51 +3030,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -3236,158 +3236,158 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>117</v>
+        <v>73</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -3417,84 +3417,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>