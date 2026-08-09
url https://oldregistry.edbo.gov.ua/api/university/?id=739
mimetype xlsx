--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -378,51 +378,51 @@
         <is>
           <t>м. Миргород</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Старосвітська, 52/15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+38(066)-966-48-22</t>
+          <t>+38(099)-024-54-15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>admin@rfk.lg.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http://rpk.lg.ua</t>
         </is>
@@ -2452,56 +2452,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>18195</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Виготовлення виробів і покрить із полімерних матеріалів</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>УД 13015327</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
@@ -2819,51 +2817,51 @@
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>43149</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання підприємств хімічної і нафтогазопереробної промисловості</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>ДС 000273</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -2901,51 +2899,51 @@
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>43281</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>ДС 000272</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -2981,92 +2979,92 @@
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>43282</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t>ДС 000274</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>43283</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>ДС 000275</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D24" s="3"/>
@@ -3562,121 +3560,121 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -3764,216 +3762,216 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -3995,84 +3993,84 @@
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>