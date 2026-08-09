--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -389,63 +389,63 @@
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>lc55@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>в. о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Онишкевич Руслан Богданович</t>
+          <t>Запісоцька Ольга Іванівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -868,235 +868,235 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Бармен</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник гіпсокартонних конструкцій
 7133 Штукатур
 7141 Маляр</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування сонячних електроустановок</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7241 Електрослюсар підземний
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>