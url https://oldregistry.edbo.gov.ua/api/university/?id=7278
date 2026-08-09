--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -377,51 +377,51 @@
         <is>
           <t>+38(080)-033-12-61</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>bs_academy@proton.me</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>https://nationalsecurity.com.ua/pidvyshhennya-kvalifikacziyi-ohoroncziv/</t>
+          <t>https://blackstone.ua|/navchannya/akademiya-blackstone/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Оніщенко Ганна Вячеславівна</t>
         </is>