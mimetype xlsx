--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1215,146 +1215,140 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>44745</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>КО 004181</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
         <v>64709</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>КО 004182</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
         <v>44756</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>КО 004182</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
@@ -1539,88 +1533,88 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>