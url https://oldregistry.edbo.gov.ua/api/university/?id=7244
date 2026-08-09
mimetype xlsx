--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -949,97 +949,93 @@
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>65999</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t>- 22055</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>ІД 09019454</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>66001</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Станковий і монументальний живопис</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>ІД 09019454</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>65996</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
@@ -1704,124 +1700,124 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
@@ -1840,51 +1836,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
@@ -1906,84 +1902,84 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>178</v>
+        <v>139</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>