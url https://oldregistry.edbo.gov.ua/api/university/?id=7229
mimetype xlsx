--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -476,51 +476,51 @@
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="2" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Назва факультета</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Факультет авіаційного менеджменту</t>
+          <t>Факультет авіаційного транспорту</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Факультет льотної експлуатації</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
@@ -2786,153 +2786,153 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>J6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>93</v>
+        <v>174</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -2951,87 +2951,87 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -3050,54 +3050,54 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>J6</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>